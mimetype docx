--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6E57D627" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="008D173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ՆԱԽԱՀԱՇԻՎ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABF99BE" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="008D173A">
@@ -248,100 +248,100 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="39E426DD" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="008D173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B3B1BF" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="008D173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9082" w:type="dxa"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="8939" w:type="dxa"/>
         <w:tblInd w:w="411" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="674"/>
-        <w:gridCol w:w="4439"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4013"/>
+        <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00441B07" w:rsidRPr="00F27704" w14:paraId="52A45691" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="00441B07" w:rsidRPr="00A06E8E" w14:paraId="52A45691" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08B6AE7A" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Հ/Հ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="635039BD" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
@@ -357,51 +357,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>անվանումը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="755D00AB" w14:textId="77777777" w:rsidR="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
@@ -505,689 +505,585 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>դրամ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="52B1E811" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="00A06E8E" w:rsidRPr="00A06E8E" w14:paraId="52B1E811" w14:textId="77777777" w:rsidTr="00A06E8E">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0599D85D" w14:textId="77777777" w:rsidR="00A06E8E" w:rsidRPr="00B72449" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4013" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E1989" w14:textId="7879BB39" w:rsidR="00A06E8E" w:rsidRPr="00B72449" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t>Տպագրություն</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72449">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0599D85D" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
-[...13 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="6C97F7D8" w14:textId="77777777" w:rsidR="00A06E8E" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06E8E">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t>Գրքի մեկ օրինակի մոտավոր արժեք</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t>՝</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F68DFD" w14:textId="421CF962" w:rsidR="00A06E8E" w:rsidRPr="00B72449" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06E8E" w:rsidRPr="00A06E8E" w14:paraId="42D5F967" w14:textId="77777777" w:rsidTr="00A06E8E">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51D7F7CE" w14:textId="77777777" w:rsidR="00866FE8" w:rsidRPr="00B72449" w:rsidRDefault="00866FE8" w:rsidP="006E490E">
-[...1 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1EAAE64C" w14:textId="77777777" w:rsidR="00A06E8E" w:rsidRPr="00A06E8E" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72449">
-[...218 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D51AFE1" w14:textId="77777777" w:rsidR="00A06E8E" w:rsidRDefault="00A06E8E" w:rsidP="006E490E">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EB4887" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="000C2F2A" w:rsidP="006E490E">
+          <w:p w14:paraId="14DAA9B5" w14:textId="77777777" w:rsidR="00A06E8E" w:rsidRDefault="00A06E8E" w:rsidP="00A06E8E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              <w:t>Նախատեսվող տպաքանակ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
-              <w:t>․</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B72449">
+              <w:t>՝</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D4FC0A" w14:textId="731F5A5D" w:rsidR="00A06E8E" w:rsidRPr="00A06E8E" w:rsidRDefault="00A06E8E" w:rsidP="00A06E8E">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...57 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C49AA" w:rsidRPr="00B72449" w14:paraId="12ECB59C" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="006C49AA" w:rsidRPr="00A06E8E" w14:paraId="12ECB59C" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E20C71F" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0E20C71F" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00A06E8E" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8395CE" w14:textId="471A861A" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Թարգմանություն</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21597B00" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
+          <w:p w14:paraId="21597B00" w14:textId="5BACEB8F" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
-              <w:t>Մեկ էջի թարգմանության արժեք՝</w:t>
+              <w:t>Մեկ էջի թարգմանության</w:t>
+            </w:r>
+            <w:r w:rsidR="00A06E8E">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> մոտավոր</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72449">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> արժեք՝</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4516B363" w14:textId="365CCE0C" w:rsidR="006E490E" w:rsidRPr="00B72449" w:rsidRDefault="006E490E" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C49AA" w:rsidRPr="00B72449" w14:paraId="60CB53B8" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="006C49AA" w:rsidRPr="00A06E8E" w14:paraId="60CB53B8" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0418A37F" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4044F396" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD41CAB" w14:textId="77777777" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
+          <w:p w14:paraId="7AD41CAB" w14:textId="4C2E4A99" w:rsidR="006C49AA" w:rsidRPr="00B72449" w:rsidRDefault="006C49AA" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
-              <w:t>Ամբողջ աշխատության թարգմանության արժեք՝</w:t>
+              <w:t xml:space="preserve">Ամբողջ աշխատության թարգմանության </w:t>
+            </w:r>
+            <w:r w:rsidR="00A06E8E">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">մոտավոր </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72449">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t>արժեք՝</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3041A107" w14:textId="1C3A1213" w:rsidR="006E490E" w:rsidRPr="00B72449" w:rsidRDefault="006E490E" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="77D4F8F8" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="77D4F8F8" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DFFD094" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79F18C5D" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
@@ -1219,348 +1115,348 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>աշխատանքներ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A2BA61" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60746" w:rsidRPr="00B72449" w14:paraId="4962B5F0" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="00A60746" w:rsidRPr="00B72449" w14:paraId="4962B5F0" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B186DCE" w14:textId="77777777" w:rsidR="00A60746" w:rsidRPr="00B72449" w:rsidRDefault="00A60746" w:rsidP="006E490E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6339314E" w14:textId="72F781C3" w:rsidR="00A60746" w:rsidRPr="00B72449" w:rsidRDefault="006E490E" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
               <w:t>Է</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ջադրում</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24256364" w14:textId="77777777" w:rsidR="00A60746" w:rsidRPr="00B72449" w:rsidRDefault="00A60746" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="02BDF3CD" w14:textId="77777777" w:rsidTr="006E490E">
+      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="02BDF3CD" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1473C010" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="379BEDF8" w14:textId="56040318" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="006E490E" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
               <w:t>Համաֆինանսավորում /եթե կա/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="740519DC" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="4F27539A" w14:textId="77777777" w:rsidTr="00B72449">
+      <w:tr w:rsidR="00441B07" w:rsidRPr="00B72449" w14:paraId="4F27539A" w14:textId="77777777" w:rsidTr="00A06E8E">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C3EC215" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EA88BD4" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B72449">
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ընդամենը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43091995" w14:textId="77777777" w:rsidR="00441B07" w:rsidRPr="00B72449" w:rsidRDefault="00441B07" w:rsidP="006E490E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1613,121 +1509,121 @@
       </w:r>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54518929" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(անուն, ազգանուն)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5707DF9B" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641A24DC" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A04E6CF" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091779B4" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -1751,103 +1647,104 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72449">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAB7340" w14:textId="77777777" w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidRDefault="00504CFA" w:rsidP="00504CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00504CFA" w:rsidRPr="00B72449" w:rsidSect="00197E26">
+    <w:p w14:paraId="0C7549E9" w14:textId="77777777" w:rsidR="001D338F" w:rsidRPr="00B72449" w:rsidRDefault="001D338F" w:rsidP="008D173A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001D338F" w:rsidRPr="00B72449" w:rsidSect="00197E26">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GHEA Grapalat">
     <w:panose1 w:val="02000506050000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="328B486E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D50CB1E"/>
     <w:lvl w:ilvl="0" w:tplc="D87473D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1896,51 +1793,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1752965260">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
@@ -1956,83 +1853,84 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A165A6"/>
     <w:rsid w:val="0001489B"/>
     <w:rsid w:val="000C2F2A"/>
     <w:rsid w:val="000C7350"/>
     <w:rsid w:val="000D0007"/>
     <w:rsid w:val="001D338F"/>
     <w:rsid w:val="00286989"/>
     <w:rsid w:val="00441B07"/>
     <w:rsid w:val="00504CFA"/>
     <w:rsid w:val="006B43DA"/>
     <w:rsid w:val="006C49AA"/>
     <w:rsid w:val="006E490E"/>
+    <w:rsid w:val="00803599"/>
     <w:rsid w:val="00866FE8"/>
     <w:rsid w:val="008D173A"/>
     <w:rsid w:val="009246CD"/>
+    <w:rsid w:val="00A06E8E"/>
     <w:rsid w:val="00A165A6"/>
     <w:rsid w:val="00A60746"/>
     <w:rsid w:val="00B72449"/>
     <w:rsid w:val="00E07934"/>
     <w:rsid w:val="00F02CC0"/>
-    <w:rsid w:val="00F27704"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AEAA462"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D6D14A2-76A9-4FA6-A0DF-970CC3683A6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2392,128 +2290,128 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00441B07"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00441B07"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00441B07"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00441B07"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="129328452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2854,69 +2752,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9417B2-4AD6-490D-82B6-AA6518EFA8E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>490</Characters>
+  <Words>88</Words>
+  <Characters>504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>574</CharactersWithSpaces>
+  <CharactersWithSpaces>591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>