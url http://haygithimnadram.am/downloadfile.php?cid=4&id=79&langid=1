--- v0 (2026-05-17)
+++ v1 (2026-08-23)
@@ -1,1431 +1,1299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4A834A62" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="000D18A9" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="4A834A62" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D18A9">
+      <w:r w:rsidRPr="00174435">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ՆԱԽԱՀԱՇԻՎ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C97CD3" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="000D18A9" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="29C97CD3" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D18A9">
+      <w:r w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_____»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD02E21" w14:textId="77777777" w:rsidR="00FA578B" w:rsidRDefault="00FA578B" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C681B8" w14:textId="7B5D0686" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00323159" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t xml:space="preserve">վերնագրով </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97DAC" w:rsidRPr="00174435">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>աշխատության հրատարակության</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B4C3B" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...21 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C681B8" w14:textId="39EA05CF" w:rsidR="00F97DAC" w:rsidRDefault="00323159" w:rsidP="00F97DAC">
+    <w:p w14:paraId="5A584BD9" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="7905" w:type="dxa"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="4360"/>
+        <w:gridCol w:w="4175"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00EF534F" w14:paraId="475292D6" w14:textId="77777777" w:rsidTr="001470F3">
+      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00BF5788" w14:paraId="475292D6" w14:textId="77777777" w:rsidTr="002151D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0862AA90" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00642E0F" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="0862AA90" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Հ/Հ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C360AE9" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00642E0F" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="4C360AE9" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Աշխատանքի</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>անվանումը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="504D7A1D" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00642E0F" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="504D7A1D" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Աշխատանքների</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>համար</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>նախատեսված</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>գումար</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> /ՀՀ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>դրամ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00EF534F" w14:paraId="49375F4A" w14:textId="77777777" w:rsidTr="001470F3">
+      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00BF5788" w14:paraId="49375F4A" w14:textId="77777777" w:rsidTr="002151D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D7EF96" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00EE0B86" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+          <w:p w14:paraId="45D7EF96" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080F3127" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="080F3127" w14:textId="2149BBF4" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Գրքի</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>մեկ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>օրինակի</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>մոտավոր</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>արժեք</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00764CE7" w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> և նախատեսվող տպաքանակ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DD489C" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00174435" w14:paraId="6C100385" w14:textId="77777777" w:rsidTr="002151D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4F72D2" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF4D36E" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Խմբագրական</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> և </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>սրբագրական</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>աշխատանքներ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DD489C" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="51600797" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97DAC" w14:paraId="6C100385" w14:textId="77777777" w:rsidTr="001470F3">
+      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00174435" w14:paraId="39019735" w14:textId="77777777" w:rsidTr="002151D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4F72D2" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00EE0B86" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+          <w:p w14:paraId="3D63F316" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF4D36E" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="3E7170E1" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>աշխատանքներ</w:t>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Էջադրում</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51600797" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="21043212" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97DAC" w14:paraId="39019735" w14:textId="77777777" w:rsidTr="001470F3">
+      <w:tr w:rsidR="00F97DAC" w:rsidRPr="00174435" w14:paraId="49C3E388" w14:textId="77777777" w:rsidTr="002151D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D63F316" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00EE0B86" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+          <w:p w14:paraId="56A24FBA" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7170E1" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="2BD96777" w14:textId="3C824E81" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00323159" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t>Համաֆինանսավորում /եթե կա/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E63125A" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323159" w:rsidRPr="00174435" w14:paraId="534F9094" w14:textId="77777777" w:rsidTr="002151D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A5695F" w14:textId="77777777" w:rsidR="00323159" w:rsidRPr="00174435" w:rsidRDefault="00323159" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC8191B" w14:textId="35A883A9" w:rsidR="00323159" w:rsidRPr="00174435" w:rsidRDefault="00323159" w:rsidP="00FA578B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Էջադրում</w:t>
+            <w:r w:rsidRPr="00174435">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ընդամենը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21043212" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="001470F3">
+          <w:p w14:paraId="0D781879" w14:textId="77777777" w:rsidR="00323159" w:rsidRPr="00174435" w:rsidRDefault="00323159" w:rsidP="00FA578B">
             <w:pPr>
-              <w:rPr>
-[...210 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AFCB444" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+    <w:p w14:paraId="7AFCB444" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9C8911" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+    <w:p w14:paraId="4B9C8911" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00174435" w:rsidRDefault="00F97DAC" w:rsidP="00FA578B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F432E76" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00E811A8" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="029214D4" w14:textId="77777777" w:rsidR="00E5164F" w:rsidRDefault="00E5164F" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D453768" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001570B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
+        <w:t>Հայտատու՝</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E811A8">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5A442D" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="236B60F5" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6973581D" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="24F64DFD" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="001570B3" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="09084AD2" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181A9C02" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00E811A8" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1E2B1E8D" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773FCCE7" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FDFBBF0" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00E811A8" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="65A4B745" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C65567">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+    </w:p>
+    <w:p w14:paraId="7B17CDEB" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B43BA3D" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="00BF5788">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...114 lines deleted...]
-      <w:r w:rsidRPr="001570B3">
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t>Հայտատու՝</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                     </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351F7380" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="504C9864" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257F1330" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170FF0A2" w14:textId="77777777" w:rsidR="000E328E" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02074DD1" w14:textId="598F224F" w:rsidR="00E5164F" w:rsidRDefault="000E328E" w:rsidP="000E328E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E811A8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(անուն, ազգանուն)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129EB9C3" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+    <w:p w14:paraId="6D40E945" w14:textId="77777777" w:rsidR="00E5164F" w:rsidRDefault="00E5164F" w:rsidP="00FA578B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hy-AM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E493385" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRPr="00E811A8" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...118 lines deleted...]
-    <w:p w14:paraId="3A02F162" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+    <w:p w14:paraId="49B59B04" w14:textId="77777777" w:rsidR="0000632A" w:rsidRPr="00174435" w:rsidRDefault="0000632A" w:rsidP="00FA578B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="hy-AM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF31B77" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
+    <w:p w14:paraId="07689988" w14:textId="77777777" w:rsidR="0000632A" w:rsidRPr="00174435" w:rsidRDefault="0000632A" w:rsidP="00FA578B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="hy-AM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12716D10" w14:textId="77777777" w:rsidR="00F97DAC" w:rsidRDefault="00F97DAC" w:rsidP="00F97DAC">
-[...76 lines deleted...]
-    <w:sectPr w:rsidR="0000632A" w:rsidSect="00414584">
+    <w:sectPr w:rsidR="0000632A" w:rsidRPr="00174435" w:rsidSect="00414584">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GHEA Grapalat">
     <w:panose1 w:val="02000506050000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Sylfaen">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="328B486E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D50CB1E"/>
     <w:lvl w:ilvl="0" w:tplc="D87473D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1563,132 +1431,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="864905849">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1679968332">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E102C"/>
     <w:rsid w:val="0000632A"/>
+    <w:rsid w:val="000E328E"/>
+    <w:rsid w:val="00174435"/>
     <w:rsid w:val="001D338F"/>
+    <w:rsid w:val="002151D7"/>
     <w:rsid w:val="00323159"/>
+    <w:rsid w:val="00365BF5"/>
     <w:rsid w:val="003E102C"/>
+    <w:rsid w:val="00764CE7"/>
+    <w:rsid w:val="00BF5788"/>
+    <w:rsid w:val="00E5164F"/>
     <w:rsid w:val="00EF534F"/>
     <w:rsid w:val="00F97DAC"/>
+    <w:rsid w:val="00FA578B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4053388F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D54AB091-3244-4400-843D-D92AE37B2DC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2048,146 +1924,172 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F97DAC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F97DAC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F97DAC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00F97DAC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="157768320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="912542981">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1317221362">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2466,54 +2368,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>189</Words>
-  <Characters>1083</Characters>
+  <Words>88</Words>
+  <Characters>502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1270</CharactersWithSpaces>
+  <CharactersWithSpaces>589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>