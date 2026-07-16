--- v0 (2026-05-25)
+++ v1 (2026-07-16)
@@ -1,1061 +1,1401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4F768166" w14:textId="02A05F5A" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="4F768166" w14:textId="544F640A" w:rsidR="00C65567" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ՆԱԽԱՀԱՇԻՎ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BDB6FE" w14:textId="77777777" w:rsidR="00EE4AF8" w:rsidRPr="00EE4AF8" w:rsidRDefault="00EE4AF8" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51701180" w14:textId="42FA2795" w:rsidR="000D18A9" w:rsidRPr="00EE4AF8" w:rsidRDefault="000D18A9" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_____»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2879661E" w14:textId="77777777" w:rsidR="00EE4AF8" w:rsidRDefault="00EE4AF8" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699AD06A" w14:textId="64583F18" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="002B48D3" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t xml:space="preserve">թեմայով </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D18A9" w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>գիտաժողովի</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D18A9" w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D18A9" w:rsidRPr="00EE4AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>կազմակերպման</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6B70D573" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="00EE4AF8" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+    </w:p>
+    <w:p w14:paraId="204A7017" w14:textId="77777777" w:rsidR="00263458" w:rsidRPr="00EE4AF8" w:rsidRDefault="00263458" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ՆԱԽԱՀԱՇԻՎ</w:t>
-[...95 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="7905" w:type="dxa"/>
+        <w:tblW w:w="9448" w:type="dxa"/>
         <w:tblInd w:w="866" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="4522"/>
+        <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="65683EFD" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00F9179B" w14:paraId="65683EFD" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BAE6EA" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="62BAE6EA" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00B84B69">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Հ/Հ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37398091" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="37398091" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00B84B69">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Աշխատանքի</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>անվանումը</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3406012F" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="3406012F" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00B84B69">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Աշխատանքների համար նախատեսված գումար /ՀՀ դրամ/</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Աշխատանքների</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>համար</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>նախատեսված</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>գումար</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /ՀՀ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>դրամ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="7CBC3516" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w14:paraId="7CBC3516" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4564B9" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="6B4564B9" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6035EDDD" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="6035EDDD" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Կազմակերպական</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF31D6A" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="0FF31D6A" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="357F962D" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00F9179B" w14:paraId="357F962D" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4D7511" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="5B4D7511" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4590F28E" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="4590F28E" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Տպագրական</w:t>
             </w:r>
-            <w:r w:rsidR="00263458" w:rsidRPr="003960A4">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> /բաններ, աշխատանքային փաթեթ և այլն/</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>բաններ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>աշխատանքային</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>փաթեթ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> և </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>այլն</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B60235" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="64B60235" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="723F4F5E" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w14:paraId="723F4F5E" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB11DE7" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="7AB11DE7" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D513C9" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00263458" w:rsidP="005621A7">
+          <w:p w14:paraId="77D513C9" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00263458" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Մասնակիցների</w:t>
             </w:r>
-            <w:r w:rsidR="00D33BA9" w:rsidRPr="003960A4">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>հրավիրում</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44650360" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="44650360" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="5AA593B3" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w14:paraId="5AA593B3" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D4ACA8" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="01D4ACA8" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F064E6" w14:textId="58294784" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00F426B7" w:rsidP="005621A7">
+          <w:p w14:paraId="56F064E6" w14:textId="58294784" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00F426B7" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="hy-AM"/>
               </w:rPr>
               <w:t>Համաֆինանսավորում /եթե կա/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5BAA6A" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="5F5BAA6A" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="67F60898" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00D33BA9" w:rsidRPr="00F9179B" w14:paraId="6CB7FE25" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D202926" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="64B4A59B" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D75897" w14:textId="23C1B47A" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00F426B7" w:rsidP="005621A7">
+          <w:p w14:paraId="014204DA" w14:textId="5A739CAD" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00F426B7" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...4 lines deleted...]
-              <w:t>Ավելացված արժեքի հարկ</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Այլ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001310E5" w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /ծախսի անվանում ըստ անհրաժեշտության/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616E8520" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="5CC0D4FE" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33BA9" w:rsidRPr="003960A4" w14:paraId="6CB7FE25" w14:textId="77777777" w:rsidTr="00C65567">
+      <w:tr w:rsidR="00F426B7" w:rsidRPr="00EE4AF8" w14:paraId="4423B1DB" w14:textId="77777777" w:rsidTr="00B84B69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B4A59B" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="42C791F4" w14:textId="77777777" w:rsidR="00F426B7" w:rsidRPr="00EE4AF8" w:rsidRDefault="00F426B7" w:rsidP="00EE4AF8">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014204DA" w14:textId="2C6169DB" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00F426B7" w:rsidP="005621A7">
+          <w:p w14:paraId="7D3715D4" w14:textId="10132C36" w:rsidR="00F426B7" w:rsidRPr="00EE4AF8" w:rsidRDefault="00F426B7" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="hy-AM"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003960A4">
-[...12 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE4AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ընդամենը</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC0D4FE" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="454D5E33" w14:textId="77777777" w:rsidR="00F426B7" w:rsidRPr="00EE4AF8" w:rsidRDefault="00F426B7" w:rsidP="00EE4AF8">
             <w:pPr>
-              <w:rPr>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="699DCFFE" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="003960A4" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+    <w:p w14:paraId="699DCFFE" w14:textId="77777777" w:rsidR="00D33BA9" w:rsidRPr="00EE4AF8" w:rsidRDefault="00D33BA9" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0D5554" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="00EE4AF8" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADD313C" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0D5554" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="005621A7">
+    <w:p w14:paraId="499E4853" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ADD313C" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="005621A7">
+    <w:p w14:paraId="274EE9A8" w14:textId="77777777" w:rsidR="00EE4AF8" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003960A4">
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="499E4853" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="005621A7">
+    <w:p w14:paraId="0C6E724A" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003960A4">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+        <w:t>Հայտատու՝</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003960A4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CFF049" w14:textId="22B77FB6" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
+    <w:p w14:paraId="04233231" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554922D8" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003960A4">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="310B1317" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
+    <w:p w14:paraId="71CA9647" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48A6C181" w14:textId="4E1C70A7" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+    <w:p w14:paraId="03F40B85" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446AAC2E" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C49C3" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003960A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+    </w:p>
+    <w:p w14:paraId="2E868AA5" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A819662" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                         </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645B4B12" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
+    <w:p w14:paraId="58732184" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D99ECB" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003960A4">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    </w:p>
+    <w:p w14:paraId="5EADA36B" w14:textId="77777777" w:rsidR="00F9179B" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                      (</w:t>
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BE4C8" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
-[...56 lines deleted...]
-    <w:p w14:paraId="033FA665" w14:textId="77777777" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00C65567">
+    <w:p w14:paraId="7E241EB9" w14:textId="46631943" w:rsidR="00EE4AF8" w:rsidRDefault="00F9179B" w:rsidP="00F9179B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABB9EBC" w14:textId="77777777" w:rsidR="00EE4AF8" w:rsidRDefault="00EE4AF8" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8FBA73" w14:textId="1AC57222" w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidRDefault="00C65567" w:rsidP="00EE4AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...113 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C65567" w:rsidRPr="003960A4" w:rsidSect="00EE0B86">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="GHEA Grapalat">
+    <w:panose1 w:val="02000506050000020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180945EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A5ABD50"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
@@ -1405,84 +1745,88 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F3045A"/>
     <w:rsid w:val="000A0CA5"/>
     <w:rsid w:val="000D18A9"/>
     <w:rsid w:val="001310E5"/>
     <w:rsid w:val="00263458"/>
     <w:rsid w:val="002855B3"/>
     <w:rsid w:val="002B48D3"/>
     <w:rsid w:val="003960A4"/>
     <w:rsid w:val="005621A7"/>
     <w:rsid w:val="00642E0F"/>
     <w:rsid w:val="00682D98"/>
     <w:rsid w:val="006B7706"/>
     <w:rsid w:val="0075221A"/>
     <w:rsid w:val="00786E2D"/>
     <w:rsid w:val="00925CB9"/>
     <w:rsid w:val="00A45BFA"/>
+    <w:rsid w:val="00B84B69"/>
     <w:rsid w:val="00B95D10"/>
     <w:rsid w:val="00BA324F"/>
     <w:rsid w:val="00C65567"/>
     <w:rsid w:val="00D33BA9"/>
     <w:rsid w:val="00EE0B86"/>
+    <w:rsid w:val="00EE4AF8"/>
     <w:rsid w:val="00F3045A"/>
     <w:rsid w:val="00F426B7"/>
     <w:rsid w:val="00F843B8"/>
+    <w:rsid w:val="00F9179B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5EC1C140"/>
@@ -1943,50 +2287,65 @@
     <w:rsid w:val="00EE0B86"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00C65567"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="2118989291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2243,69 +2602,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>197</Words>
-  <Characters>1123</Characters>
+  <Words>92</Words>
+  <Characters>525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1318</CharactersWithSpaces>
+  <CharactersWithSpaces>616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vera Sargsyan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>