--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -1,1485 +1,1523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2ABEBB16" w14:textId="77777777" w:rsidR="00915018" w:rsidRDefault="00915018" w:rsidP="005621A7">
+    <w:p w14:paraId="2ABEBB16" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00047484" w:rsidRDefault="00915018" w:rsidP="00047484">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D18A9">
+    </w:p>
+    <w:p w14:paraId="510FF5B9" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00047484" w:rsidRDefault="00915018" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ՆԱԽԱՀԱՇԻՎ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0143047D" w14:textId="77777777" w:rsidR="00047484" w:rsidRDefault="00047484" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C528A3A" w14:textId="34BAE72A" w:rsidR="00915018" w:rsidRPr="00047484" w:rsidRDefault="00915018" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_____»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D1C7F" w14:textId="77777777" w:rsidR="00047484" w:rsidRDefault="00047484" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262ACAD8" w14:textId="67A0E4F9" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="00915018" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ամառային</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>դպրոցի</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005621A7" w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>կազմակերպման</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3326A878" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00047484" w:rsidRDefault="00915018" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ՆԱԽԱՀԱՇԻՎ</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C528A3A" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="000D18A9" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="74AAA4B7" w14:textId="77777777" w:rsidR="00263458" w:rsidRPr="00047484" w:rsidRDefault="00263458" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D18A9">
-[...105 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="7905" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="4460"/>
+        <w:gridCol w:w="4330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002855B3" w:rsidRPr="00025CD1" w14:paraId="4EE45584" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00630D54" w14:paraId="4EE45584" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="517DF0A6" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00642E0F" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="517DF0A6" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Հ/Հ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6785E6FF" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00642E0F" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="6785E6FF" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Աշխատանքի</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00642E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>անվանումը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FBA48C" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00642E0F" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="16FBA48C" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Աշխատանքների</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>համար</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>նախատեսված</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>գումար</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> /ՀՀ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>դրամ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w14:paraId="05F66F60" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00047484" w14:paraId="05F66F60" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B18DCF" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="28B18DCF" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A0468" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="006B7706" w:rsidP="005621A7">
+          <w:p w14:paraId="3E9A0468" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="006B7706" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Կազմակերպական</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A7EB30" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="35A7EB30" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w:rsidRPr="00025CD1" w14:paraId="7A5CD8C0" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00630D54" w14:paraId="7A5CD8C0" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1B6EAB" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="5A1B6EAB" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69718A2F" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="006B7706" w:rsidP="00263458">
+          <w:p w14:paraId="69718A2F" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="006B7706" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Տպագրական</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>բաններ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>աշխատանքային</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>փաթեթ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> և </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>այլն</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00263458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidR="00263458" w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CF14C6" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="43CF14C6" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w14:paraId="78986142" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00047484" w14:paraId="78986142" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F4425F" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="56F4425F" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A323D4" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="006B7706" w:rsidP="005621A7">
+          <w:p w14:paraId="73A323D4" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="006B7706" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Դասախոսություններ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A27CBE" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="54A27CBE" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w14:paraId="15AC6BB7" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00047484" w14:paraId="15AC6BB7" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D811D3" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="08D811D3" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64306E0B" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="00D33BA9" w:rsidP="005621A7">
+          <w:p w14:paraId="64306E0B" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="00D33BA9" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Դասախոսների</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>հրավիրում</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FA8426" w14:textId="3029CEC4" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="30FA8426" w14:textId="3029CEC4" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w14:paraId="15841F41" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00047484" w14:paraId="15841F41" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AD1104" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="12AD1104" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14728F83" w14:textId="3A642D47" w:rsidR="002855B3" w:rsidRDefault="00025CD1" w:rsidP="005621A7">
+          <w:p w14:paraId="14728F83" w14:textId="3A642D47" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="00025CD1" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Համաֆինանսավորում</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>եթե</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>կա</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00025CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F84BE4" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="09F84BE4" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002855B3" w14:paraId="26107CF9" w14:textId="77777777" w:rsidTr="00D33BA9">
+      <w:tr w:rsidR="002855B3" w:rsidRPr="00630D54" w14:paraId="0A685960" w14:textId="77777777" w:rsidTr="00047484">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AFC7A6" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="619729C8" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8AE646" w14:textId="0DBF8BCD" w:rsidR="002855B3" w:rsidRDefault="00025CD1" w:rsidP="005621A7">
+          <w:p w14:paraId="7F2AC8E0" w14:textId="3A0EDF7F" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="00025CD1" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Ավելացված</w:t>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Այլ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="hy-AM"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / ծախսի անվանում ըստ անհրաժեշտության/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276936CF" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00025CD1" w:rsidRPr="00047484" w14:paraId="758CAEA5" w14:textId="77777777" w:rsidTr="00047484">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3033108A" w14:textId="77777777" w:rsidR="00025CD1" w:rsidRPr="00047484" w:rsidRDefault="00025CD1" w:rsidP="00047484">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320E3DC0" w14:textId="58B3218C" w:rsidR="00025CD1" w:rsidRPr="00047484" w:rsidRDefault="00025CD1" w:rsidP="00047484">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>հարկ</w:t>
+            <w:r w:rsidRPr="00047484">
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ընդամենը</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB0E366" w14:textId="77777777" w:rsidR="002855B3" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+          <w:p w14:paraId="6763AA64" w14:textId="77777777" w:rsidR="00025CD1" w:rsidRPr="00047484" w:rsidRDefault="00025CD1" w:rsidP="00047484">
             <w:pPr>
-              <w:rPr>
-[...119 lines deleted...]
-                <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="603977DD" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00EE0B86" w:rsidRDefault="002855B3" w:rsidP="005621A7">
+    <w:p w14:paraId="603977DD" w14:textId="77777777" w:rsidR="002855B3" w:rsidRPr="00047484" w:rsidRDefault="002855B3" w:rsidP="00047484">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B837C6" w14:textId="77777777" w:rsidR="00263458" w:rsidRDefault="00263458" w:rsidP="005621A7">
+    <w:p w14:paraId="17B837C6" w14:textId="77777777" w:rsidR="00263458" w:rsidRPr="00047484" w:rsidRDefault="00263458" w:rsidP="00047484">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1A87DD" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00E811A8" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="52D10A2E" w14:textId="77777777" w:rsidR="00047484" w:rsidRPr="00047484" w:rsidRDefault="00047484" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047484">
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A58AC8F" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D18A9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
+        <w:t>Հայտատու՝</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E811A8">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DAE54E" w14:textId="77777777" w:rsidR="00915018" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="56E0B879" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0611E196" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="389BA7C5" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00E811A8" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7707F2FB" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46800084" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00E811A8" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+    <w:p w14:paraId="07018FEE" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB63F7" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0436F804" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C65567">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+    </w:p>
+    <w:p w14:paraId="4BD5598A" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D8E3CA" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
-[...108 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D18A9">
+        <w:t>Կազմակերպության գլխավոր հաշվապահ՝</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hy-AM"/>
         </w:rPr>
-        <w:t xml:space="preserve">Հայտատու՝ </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7F77B6" w14:textId="77777777" w:rsidR="00915018" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="65A7A25C" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(անուն, ազգանուն)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0C856D" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6796EA" w14:textId="77777777" w:rsidR="00630D54" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6883E8EE" w14:textId="531573A3" w:rsidR="00047484" w:rsidRPr="00047484" w:rsidRDefault="00630D54" w:rsidP="00630D54">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E811A8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(անուն, ազգանուն)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="hy-AM"/>
+        </w:rPr>
+        <w:t>ստորագրություն</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682057E2" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00E811A8" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="1457FA47" w14:textId="77777777" w:rsidR="00BA324F" w:rsidRPr="00047484" w:rsidRDefault="00BA324F" w:rsidP="00047484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="GHEA Grapalat" w:hAnsi="GHEA Grapalat"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD85FFB" w14:textId="77777777" w:rsidR="00915018" w:rsidRPr="00E811A8" w:rsidRDefault="00915018" w:rsidP="00915018">
-[...104 lines deleted...]
-    <w:sectPr w:rsidR="00BA324F" w:rsidRPr="00EE0B86" w:rsidSect="00EE0B86">
+    <w:sectPr w:rsidR="00BA324F" w:rsidRPr="00047484" w:rsidSect="00EE0B86">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GHEA Grapalat">
     <w:panose1 w:val="02000506050000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180945EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A5ABD50"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1792,123 +1830,125 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1645357614">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="436096593">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1217549247">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="897546089">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F3045A"/>
     <w:rsid w:val="00025CD1"/>
+    <w:rsid w:val="00047484"/>
     <w:rsid w:val="000A0CA5"/>
     <w:rsid w:val="00263458"/>
     <w:rsid w:val="002855B3"/>
     <w:rsid w:val="005621A7"/>
+    <w:rsid w:val="00630D54"/>
     <w:rsid w:val="00642E0F"/>
     <w:rsid w:val="00682D98"/>
     <w:rsid w:val="006B7706"/>
     <w:rsid w:val="0075221A"/>
     <w:rsid w:val="00786E2D"/>
     <w:rsid w:val="00915018"/>
     <w:rsid w:val="00925CB9"/>
     <w:rsid w:val="00A45BFA"/>
     <w:rsid w:val="00B95D10"/>
     <w:rsid w:val="00BA324F"/>
     <w:rsid w:val="00D33BA9"/>
     <w:rsid w:val="00EE0B86"/>
     <w:rsid w:val="00F3045A"/>
     <w:rsid w:val="00F843B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5EBECF9B"/>
   <w15:docId w15:val="{A52BCD76-F3DC-4505-B94E-6A39BF019E6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2265,130 +2305,145 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00EE0B86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EE0B86"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00915018"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="982195793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2644,69 +2699,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1136</Characters>
+  <Words>94</Words>
+  <Characters>539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1333</CharactersWithSpaces>
+  <CharactersWithSpaces>632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vera Sargsyan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>